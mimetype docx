--- v0 (2026-07-09)
+++ v1 (2026-10-07)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7505EBA3" w14:textId="3D3F460B" w:rsidR="00ED5C22" w:rsidRDefault="00A2277A" w:rsidP="00A2277A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2130"/>
           <w:tab w:val="left" w:pos="8378"/>
           <w:tab w:val="left" w:pos="10082"/>
         </w:tabs>
         <w:ind w:right="-74" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -514,107 +514,117 @@
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00ED5C22" w:rsidRPr="00B52F26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7505EBA6" w14:textId="77777777" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7505EBA7" w14:textId="34B1336B" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
+    <w:p w14:paraId="7505EBA7" w14:textId="5FD4F4E4" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Č.j.: </w:t>
       </w:r>
       <w:r w:rsidR="00A2277A" w:rsidRPr="00A2277A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MŠ - 30</w:t>
+        <w:t xml:space="preserve">MŠ - </w:t>
+      </w:r>
+      <w:r w:rsidR="002358D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="00492B99" w:rsidRPr="00A2277A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="009D19F7" w:rsidRPr="00A2277A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3908" w:rsidRPr="00A2277A">
+      <w:r w:rsidR="002358D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7505EBA8" w14:textId="77777777" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spisový znak / Skartační znak: </w:t>
       </w:r>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -667,51 +677,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schválila: </w:t>
       </w:r>
       <w:r w:rsidR="00A2277A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Renata Machalíková</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ředitelka školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7505EBAC" w14:textId="01809FB8" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
+    <w:p w14:paraId="7505EBAC" w14:textId="0506FC8B" w:rsidR="009C5397" w:rsidRPr="009C5397" w:rsidRDefault="009C5397" w:rsidP="009C5397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nabývá účinnosti od: </w:t>
       </w:r>
       <w:r w:rsidR="00B07CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>01.</w:t>
       </w:r>
       <w:r w:rsidR="00151754">
@@ -724,57 +734,57 @@
       </w:r>
       <w:r w:rsidR="00B07CC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>09.</w:t>
       </w:r>
       <w:r w:rsidR="00151754">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D19F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00CA3908">
-[...5 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="002358D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7505EBAD" w14:textId="36C668BD" w:rsidR="008907B1" w:rsidRDefault="009C5397" w:rsidP="009C5397">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3075"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C5397">
         <w:rPr>
@@ -2211,51 +2221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ředitelka školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA4A94" w:rsidRPr="00E50184" w:rsidSect="00E50184">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="568" w:left="1418" w:header="709" w:footer="709" w:gutter="284"/>
       <w:cols w:space="709"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2265,73 +2275,73 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:75pt;height:59.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75pt;height:59.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="MC900383836[1]"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4305,137 +4315,139 @@
   <w:num w:numId="13" w16cid:durableId="2042582960">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1240290804">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1261450776">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1932928724">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1068960421">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1337996482">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="351029483">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B96750"/>
     <w:rsid w:val="00012A86"/>
     <w:rsid w:val="00021FFD"/>
     <w:rsid w:val="00041311"/>
     <w:rsid w:val="00045DF0"/>
     <w:rsid w:val="00073B69"/>
     <w:rsid w:val="000B456B"/>
     <w:rsid w:val="000C5DE5"/>
     <w:rsid w:val="00126281"/>
     <w:rsid w:val="00133842"/>
     <w:rsid w:val="00151754"/>
     <w:rsid w:val="00175ED1"/>
     <w:rsid w:val="001B4149"/>
     <w:rsid w:val="001D10B3"/>
     <w:rsid w:val="001D5717"/>
     <w:rsid w:val="001E313C"/>
+    <w:rsid w:val="002358D7"/>
     <w:rsid w:val="0026710E"/>
     <w:rsid w:val="002805EF"/>
     <w:rsid w:val="00297156"/>
     <w:rsid w:val="002E2E5E"/>
     <w:rsid w:val="003C0CA6"/>
     <w:rsid w:val="003E6708"/>
     <w:rsid w:val="00435123"/>
     <w:rsid w:val="00462DCA"/>
     <w:rsid w:val="00492B99"/>
     <w:rsid w:val="004D46D7"/>
     <w:rsid w:val="004F1ECC"/>
     <w:rsid w:val="004F6314"/>
     <w:rsid w:val="004F7BBD"/>
     <w:rsid w:val="005126F1"/>
     <w:rsid w:val="005418DB"/>
     <w:rsid w:val="00553DDE"/>
     <w:rsid w:val="005A084A"/>
     <w:rsid w:val="005E3B2A"/>
     <w:rsid w:val="005F732A"/>
     <w:rsid w:val="006112F9"/>
     <w:rsid w:val="00613A08"/>
     <w:rsid w:val="00627789"/>
     <w:rsid w:val="00627A01"/>
     <w:rsid w:val="006350D5"/>
     <w:rsid w:val="006963C1"/>
     <w:rsid w:val="006C0F7B"/>
     <w:rsid w:val="006E7F90"/>
     <w:rsid w:val="007370FC"/>
     <w:rsid w:val="007D4DB1"/>
     <w:rsid w:val="00804C60"/>
     <w:rsid w:val="00825A86"/>
     <w:rsid w:val="008907B1"/>
     <w:rsid w:val="008A2D4D"/>
     <w:rsid w:val="008C53D9"/>
     <w:rsid w:val="008F65D3"/>
     <w:rsid w:val="009C5397"/>
     <w:rsid w:val="009D19F7"/>
+    <w:rsid w:val="009E74AE"/>
     <w:rsid w:val="009F4E37"/>
     <w:rsid w:val="00A2277A"/>
     <w:rsid w:val="00A671C1"/>
     <w:rsid w:val="00A76A19"/>
     <w:rsid w:val="00AA2D8B"/>
     <w:rsid w:val="00B07CC3"/>
     <w:rsid w:val="00B466F6"/>
     <w:rsid w:val="00B52F26"/>
     <w:rsid w:val="00B65429"/>
     <w:rsid w:val="00B96750"/>
     <w:rsid w:val="00C86A00"/>
     <w:rsid w:val="00CA3908"/>
     <w:rsid w:val="00D61D87"/>
     <w:rsid w:val="00D82989"/>
     <w:rsid w:val="00DA4A94"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00E31FC5"/>
     <w:rsid w:val="00E50184"/>
     <w:rsid w:val="00EB7BF0"/>
     <w:rsid w:val="00EC6DFE"/>
     <w:rsid w:val="00EC72EE"/>
     <w:rsid w:val="00ED5C22"/>
     <w:rsid w:val="00ED785F"/>
     <w:rsid w:val="00EE5C9D"/>
     <w:rsid w:val="00FD0C25"/>
@@ -4449,51 +4461,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7505EBA3"/>
   <w15:docId w15:val="{A823A9A3-D8D4-401E-BA03-7B2AA698195D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
@@ -5446,51 +5458,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyeenzmnka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F1ECC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1383098036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ms.banov.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msbanov@msbanov.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
@@ -5767,66 +5779,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>611</Words>
-  <Characters>3609</Characters>
+  <Characters>3611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mateřská škola, Uherský Brod, Primátora Hájka 2030</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MŠ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4212</CharactersWithSpaces>
+  <CharactersWithSpaces>4214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mateřská škola, Uherský Brod, Primátora Hájka 2030</dc:title>
   <dc:creator>Málková</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>